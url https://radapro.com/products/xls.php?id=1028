--- v0 (2026-05-30)
+++ v1 (2026-08-31)
@@ -14,128 +14,125 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Проект</t>
   </si>
   <si>
     <t>Модель</t>
   </si>
   <si>
     <t>Стол-тумба с распашными дверьми СТТЧ-Р-6/6</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>30.05.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 31 805 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>съёмный. 0.8 мм</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Каркас</t>
   </si>
   <si>
-    <t>сталь AISI 430. 0.8 мм</t>
+    <t>сталь aisi 430. 0.8 мм</t>
   </si>
   <si>
     <t>Конструкция</t>
   </si>
   <si>
     <t>распашные двери</t>
   </si>
   <si>
     <t>Габариты упаковки</t>
   </si>
   <si>
     <t>600х600х850</t>
   </si>
   <si>
     <t>Столешница</t>
   </si>
   <si>
-    <t>сталь 0.8 мм, фанера 16 мм</t>
+    <t>сталь 0.8 мм. фанера 16 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Столешница </t>
-  </si>
-[...1 lines deleted...]
-    <t>сталь 0.8 мм. фанера 16 мм</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -884,68 +881,68 @@
       <c r="C22" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1"/>
       <c r="B24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="3" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1"/>
       <c r="B25" s="2"/>
       <c r="C25" s="2"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6" customHeight="1" ht="40">
       <c r="A26" s="1"/>
       <c r="B26" s="6" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B26:F26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>