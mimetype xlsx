--- v1 (2026-08-31)
+++ v2 (2026-10-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Стол-тумба с распашными дверьми СТТЧ-Р-6/6</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 31 805 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>съёмный. 0.8 мм</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Каркас</t>
   </si>
   <si>
     <t>сталь aisi 430. 0.8 мм</t>
   </si>
   <si>
     <t>Конструкция</t>
   </si>