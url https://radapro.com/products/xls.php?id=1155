--- v0 (2026-06-16)
+++ v1 (2026-08-18)
@@ -46,84 +46,84 @@
   <si>
     <t>Подставка под индукционную плиту 2-900</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>16.06.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 17 741 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Количество конфорок</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>
   <si>
     <t>465х955х145</t>
   </si>
   <si>
     <t>Материал</t>
   </si>
   <si>
-    <t>нержавеющая сталь AISI 430. 0.8 мм</t>
+    <t>нержавеющая сталь aisi 430. 0.8 мм</t>
   </si>
   <si>
     <t>Модель совместима с</t>
   </si>
   <si>
-    <t>P9G2</t>
+    <t>p9g2</t>
   </si>
   <si>
     <t>Габаритные размеры, мм</t>
   </si>
   <si>
     <t>450х900х570</t>
   </si>
   <si>
     <t>Опоры</t>
   </si>
   <si>
     <t>регулируемые по высоте</t>
   </si>
   <si>
     <t>Ножки</t>
   </si>
   <si>
     <t>каркас из профильной трубы 40х40. 1.2 мм</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 