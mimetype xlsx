--- v1 (2026-08-18)
+++ v2 (2026-10-02)
@@ -46,51 +46,51 @@
   <si>
     <t>Подставка под индукционную плиту 2-900</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>03.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 17 741 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Количество конфорок</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>
   <si>
     <t>465х955х145</t>
   </si>
   <si>
     <t>Материал</t>
   </si>