--- v0 (2026-05-26)
+++ v1 (2026-07-17)
@@ -46,51 +46,51 @@
   <si>
     <t>Стол для рыбы на льду 1100х1100</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>26.05.2026</t>
+    <t>17.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 70 770 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t xml:space="preserve">стол-витрина для рыбы на льду </t>
   </si>
   <si>
     <t>Глубина</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>Длина</t>
   </si>
   <si>
     <t>Тип каркаса</t>
   </si>