--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -46,102 +46,102 @@
   <si>
     <t>Стол для рыбы на льду 1100х1100</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.07.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 70 770 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
-    <t xml:space="preserve">стол-витрина для рыбы на льду </t>
+    <t>стол-витрина для рыбы на льду</t>
   </si>
   <si>
     <t>Глубина</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>Длина</t>
   </si>
   <si>
     <t>Тип каркаса</t>
   </si>
   <si>
     <t>обвязка с 4-х сторон</t>
   </si>
   <si>
     <t>Опоры</t>
   </si>
   <si>
     <t>регулировка уровня наклона. высоты</t>
   </si>
   <si>
     <t>Холодильный агрегат</t>
   </si>
   <si>
     <t>без агрегата</t>
   </si>
   <si>
     <t>Тип охлаждения</t>
   </si>
   <si>
     <t>статическое</t>
   </si>
   <si>
     <t>Материал ванны</t>
   </si>
   <si>
-    <t>нержавеющая стали AISI 304 (1 мм)</t>
+    <t>нержавеющая стали aisi 304 (1 мм)</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>