--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Стол для рыбы на льду 1100х1100</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 70 770 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>стол-витрина для рыбы на льду</t>
   </si>
   <si>
     <t>Глубина</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>Длина</t>
   </si>
   <si>
     <t>Тип каркаса</t>
   </si>