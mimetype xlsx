--- v0 (2026-06-24)
+++ v1 (2026-08-16)
@@ -46,81 +46,81 @@
   <si>
     <t>Рециркулятор на 30 м³</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>24.06.2026</t>
+    <t>17.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 12 978 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>ультрафиолетовый</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>RADA</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Тип оборудования</t>
   </si>
   <si>
     <t>рециркулятор</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>Монтаж</t>
   </si>
   <si>
     <t>настенный. напольный</t>
   </si>
   <si>
     <t>Производительность</t>
   </si>
   <si>
     <t>35 м​³/час</t>
   </si>