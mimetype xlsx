--- v1 (2026-08-16)
+++ v2 (2026-10-15)
@@ -46,51 +46,51 @@
   <si>
     <t>Рециркулятор на 30 м³</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.08.2026</t>
+    <t>15.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 12 978 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>ультрафиолетовый</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
     <t>россия</t>
   </si>
@@ -112,51 +112,51 @@
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>Монтаж</t>
   </si>
   <si>
     <t>настенный. напольный</t>
   </si>
   <si>
     <t>Производительность</t>
   </si>
   <si>
     <t>35 м​³/час</t>
   </si>
   <si>
     <t>Корпус</t>
   </si>
   <si>
     <t>закрытый</t>
   </si>
   <si>
     <t>Габариты в упаковке</t>
   </si>
   <si>
-    <t>640×180×125</t>
+    <t>690×200×125</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -845,63 +845,63 @@
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="1"/>
       <c r="B18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="1"/>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="3">
-        <v>610</v>
+        <v>640</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="3">
-        <v>95</v>
+        <v>150</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1"/>
       <c r="B22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>20</v>
       </c>
@@ -917,51 +917,51 @@
       <c r="C23" s="3">
         <v>4.5</v>
       </c>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="1"/>
       <c r="B24" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="3">
-        <v>150</v>
+        <v>175</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="1"/>
       <c r="B26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>28</v>
       </c>