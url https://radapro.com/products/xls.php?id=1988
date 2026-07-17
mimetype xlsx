--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -46,51 +46,51 @@
   <si>
     <t>Ванна моечная цельнотянутая 2 емкости 400х500х300, с бортом (арт. ВМЦ-2-10/6)</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.05.2026</t>
+    <t>17.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 38 102 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>есть</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>