--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -46,90 +46,90 @@
   <si>
     <t>Ванна моечная цельнотянутая 2 емкости 400х500х300, с бортом (арт. ВМЦ-2-10/6)</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.07.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 38 102 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>есть</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>нерж. сталь</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
-    <t>AISI 430</t>
+    <t>aisi 430</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
-    <t>ВМЦ-2-10/6</t>
+    <t>вмц-2-10/6</t>
   </si>
   <si>
     <t>Установка</t>
   </si>
   <si>
     <t>напольная</t>
   </si>
   <si>
     <t>Разновидность</t>
   </si>
   <si>
     <t>открытая</t>
   </si>
   <si>
     <t>Тип мойки</t>
   </si>
   <si>
     <t>цельнонатянутая</t>
   </si>
   <si>
     <t>Марка стали емкости</t>
   </si>
   <si>
     <t>Рабочая поверхность</t>
   </si>