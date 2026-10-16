--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Ванна моечная цельнотянутая 2 емкости 400х500х300, с бортом (арт. ВМЦ-2-10/6)</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 38 102 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>есть</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>