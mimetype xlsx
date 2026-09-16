--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -46,132 +46,132 @@
   <si>
     <t>Прилавок для горячих напитков 1120 SHKOLNIK</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>01.08.2026</t>
+    <t>16.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 42 750 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>прилавок для горячих напитков</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>RADA</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>66/114</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>1030 (705)</t>
   </si>
   <si>
     <t>Габаритные размеры в упаковке</t>
   </si>
   <si>
-    <t xml:space="preserve"> 1260×900×1140 </t>
+    <t>1260×900×1140</t>
   </si>
   <si>
     <t>Гарантия, мес</t>
   </si>
   <si>
     <t>Полка</t>
   </si>
   <si>
-    <t>Нет</t>
+    <t>нет</t>
   </si>
   <si>
     <t>Ширина</t>
   </si>
   <si>
     <t>Глубина</t>
   </si>
   <si>
     <t>945(660)</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>885(1340)</t>
   </si>
   <si>
     <t>Страна бренда</t>
   </si>
   <si>
     <t>Материал</t>
   </si>
   <si>
-    <t>Нержавеющая сталь</t>
+    <t>нержавеющая сталь</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>