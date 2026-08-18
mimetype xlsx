--- v0 (2026-07-03)
+++ v1 (2026-08-18)
@@ -46,99 +46,99 @@
   <si>
     <t>Подставка под конвекционную печь 6/GN</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>03.07.2026</t>
+    <t>18.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 25 600 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
+    <t>Тип направляющих</t>
+  </si>
+  <si>
+    <t>для гастроемкостей gn1/1</t>
+  </si>
+  <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Количество конфорок</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>
   <si>
     <t>1010х850х200</t>
   </si>
   <si>
-    <t>Тип направляющих</t>
-[...4 lines deleted...]
-  <si>
     <t>Количество уровней в печи</t>
   </si>
   <si>
     <t>6-7</t>
   </si>
   <si>
     <t>Кол-во направляющих</t>
   </si>
   <si>
     <t>два ряда по 4 уровня</t>
   </si>
   <si>
     <t>Вес в упаковке, кг</t>
   </si>
   <si>
     <t>Материал</t>
   </si>
   <si>
-    <t>нержавеющая сталь AISI 430. 0.8 мм</t>
+    <t>нержавеющая сталь aisi 430. 0.8 мм</t>
   </si>
   <si>
     <t>Назначение</t>
   </si>
   <si>
     <t>для пароконвектомата</t>
   </si>
   <si>
     <t>Модель совместима с</t>
   </si>
   <si>
     <t>P9G6</t>
   </si>
   <si>
     <t>Габаритные размеры, мм</t>
   </si>
   <si>
     <t>960х800х770</t>
   </si>
   <si>
     <t>Опоры</t>
   </si>
   <si>
     <t>регулируемые по высоте</t>
   </si>
@@ -844,88 +844,88 @@
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="1"/>
       <c r="B18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C18" s="3">
-        <v>27</v>
+      <c r="C18" s="3" t="s">
+        <v>14</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="1"/>
       <c r="B19" s="3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C19" s="3">
-        <v>900</v>
+        <v>27</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C20" s="3">
-        <v>6</v>
+        <v>900</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="C21" s="3" t="s">
         <v>17</v>
+      </c>
+      <c r="C21" s="3">
+        <v>6</v>
       </c>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="1"/>
       <c r="B22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="1"/>
       <c r="B23" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>21</v>
       </c>