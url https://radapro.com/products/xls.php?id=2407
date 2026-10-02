--- v1 (2026-08-18)
+++ v2 (2026-10-02)
@@ -46,51 +46,51 @@
   <si>
     <t>Подставка под конвекционную печь 6/GN</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>18.08.2026</t>
+    <t>03.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 25 600 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип направляющих</t>
   </si>
   <si>
     <t>для гастроемкостей gn1/1</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
     <t>Количество конфорок</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>