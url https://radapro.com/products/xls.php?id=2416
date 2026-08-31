--- v0 (2026-07-17)
+++ v1 (2026-08-31)
@@ -46,51 +46,51 @@
   <si>
     <t>Рукомойник напольный 500х600х850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.07.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 28 500 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
@@ -151,57 +151,57 @@
   <si>
     <t>Марка стали емкости</t>
   </si>
   <si>
     <t>Количество емкостей, шт.</t>
   </si>
   <si>
     <t>Рабочая поверхность</t>
   </si>
   <si>
     <t>нет</t>
   </si>
   <si>
     <t>Размеры раковины (ш*г*в)</t>
   </si>
   <si>
     <t>400х430х300</t>
   </si>
   <si>
     <t>Вес в упаковке, кг</t>
   </si>
   <si>
     <t>Материал каркас</t>
   </si>
   <si>
-    <t>нержавеющая сталь. AISI 430</t>
+    <t>нержавеющая сталь. aisi 430</t>
   </si>
   <si>
     <t>Материал мойка</t>
   </si>
   <si>
-    <t>нержавеющая сталь. AISI 304</t>
+    <t>нержавеющая сталь. aisi 304</t>
   </si>
   <si>
     <t>Габариты, мм</t>
   </si>
   <si>
     <t>500х600х850</t>
   </si>
   <si>
     <t>Габариты в упаковке</t>
   </si>
   <si>
     <t>550х650х900</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>