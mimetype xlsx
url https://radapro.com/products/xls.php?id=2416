--- v1 (2026-08-31)
+++ v2 (2026-10-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Рукомойник напольный 500х600х850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 28 500 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>