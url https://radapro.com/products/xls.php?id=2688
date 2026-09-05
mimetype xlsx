--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -46,51 +46,51 @@
   <si>
     <t>Тележка-шпилька закрытая с дверцей, для гастроемкостей, 12 уровней</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.07.2026</t>
+    <t>05.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 90 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>для подносов</t>
   </si>
   <si>
     <t>Тип направляющих</t>
   </si>
   <si>
     <t>для гастроемкостей</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Тип колес</t>
   </si>
@@ -109,51 +109,51 @@
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>RADA</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Каркас</t>
   </si>
   <si>
-    <t>нержавеющая сталь AISI 304. труба 20х20. 1.2</t>
+    <t>нержавеющая сталь aisi 304. труба 20х20. 1.2</t>
   </si>
   <si>
     <t>Грузоподъемность полки, кг</t>
   </si>
   <si>
     <t>Каркас, мм</t>
   </si>
   <si>
     <t>из круглой трубы 20х20 (1.2 мм)</t>
   </si>
   <si>
     <t>Высота борта, мм</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>
   <si>
     <t>855х505х150</t>
   </si>
   <si>
     <t>Страна марки</t>
   </si>
@@ -181,51 +181,51 @@
   <si>
     <t>Количество колес</t>
   </si>
   <si>
     <t>Колесная опора с тормозом</t>
   </si>
   <si>
     <t>Тип стали</t>
   </si>
   <si>
     <t>Нержавеющая сталь</t>
   </si>
   <si>
     <t>Гарантия, мес</t>
   </si>
   <si>
     <t>Вес в упаковке, кг</t>
   </si>
   <si>
     <t>Габариты, мм</t>
   </si>
   <si>
     <t>Размер гастроемкости</t>
   </si>
   <si>
-    <t>GN 1/1</t>
+    <t>gn 1/1</t>
   </si>
   <si>
     <t>Расстояние между уровнями, мм</t>
   </si>
   <si>
     <t>Количество тормозов</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>