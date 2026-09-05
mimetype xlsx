--- v0 (2026-07-17)
+++ v1 (2026-09-05)
@@ -46,51 +46,51 @@
   <si>
     <t>Тележка-шпилька закрытая с дверцей, для противней, 12 уровней</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.07.2026</t>
+    <t>05.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 95 000 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>для подносов</t>
   </si>
   <si>
     <t>Тип направляющих</t>
   </si>
   <si>
     <t>для противней</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Тип колес</t>
   </si>
@@ -109,51 +109,51 @@
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
     <t>Россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>RADA</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Каркас</t>
   </si>
   <si>
-    <t>нержавеющая сталь AISI 304. труба 20х20. 1.2</t>
+    <t>нержавеющая сталь aisi 304. труба 20х20. 1.2</t>
   </si>
   <si>
     <t>Грузоподъемность полки, кг</t>
   </si>
   <si>
     <t>Каркас, мм</t>
   </si>
   <si>
     <t>из круглой трубы 20х20 (1.2 мм)</t>
   </si>
   <si>
     <t>Высота борта, мм</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>Габариты упаковки, мм</t>
   </si>
   <si>
     <t>855х505х150</t>
   </si>
   <si>
     <t>Страна марки</t>
   </si>