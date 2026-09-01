--- v0 (2026-07-17)
+++ v1 (2026-09-01)
@@ -46,129 +46,129 @@
   <si>
     <t>Мармит 2-х блюд паровой 1500 SHKOLNIK</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>18.07.2026</t>
+    <t>01.09.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 86 400 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>мармит 2-х блюд</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>870(1480)</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>RADA</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
-    <t>88/144</t>
+    <t>110/148</t>
   </si>
   <si>
     <t>Серия</t>
   </si>
   <si>
-    <t>SHKOLNIK</t>
+    <t>shkolnik</t>
   </si>
   <si>
     <t>Мощность, кВт</t>
   </si>
   <si>
     <t>Глубина, мм</t>
   </si>
   <si>
     <t>1030(705)</t>
   </si>
   <si>
     <t xml:space="preserve">Тип </t>
   </si>
   <si>
     <t>Габаритные размеры в упаковке</t>
   </si>
   <si>
-    <t>1260×900×1140</t>
+    <t>1600×900×1140</t>
   </si>
   <si>
     <t>Тип нагрева</t>
   </si>
   <si>
-    <t>Паровой</t>
+    <t>паровой</t>
   </si>
   <si>
     <t>Полка</t>
   </si>
   <si>
-    <t>Двухъярусная</t>
+    <t>двухъярусная</t>
   </si>
   <si>
     <t>Ширина</t>
   </si>
   <si>
     <t>Глубина</t>
   </si>
   <si>
     <t>945(660)</t>
   </si>
   <si>
     <t>Высота</t>
   </si>
   <si>
     <t>885(1340)</t>
   </si>
   <si>
     <t>Гарантия</t>
   </si>
   <si>
     <t>Страна бренда</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
@@ -878,51 +878,51 @@
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="1"/>
       <c r="B18" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="1"/>
       <c r="B19" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="3">
-        <v>1120</v>
+        <v>1500</v>
       </c>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="1"/>
       <c r="B20" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="3">
         <v>1120</v>
       </c>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="1"/>
       <c r="B21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>18</v>
       </c>
@@ -962,51 +962,51 @@
       <c r="C24" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="1"/>
       <c r="B25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="1"/>
       <c r="B26" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="3">
-        <v>2</v>
+        <v>3.3</v>
       </c>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="1"/>
       <c r="B27" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="1"/>
       <c r="B28" s="3" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>14</v>
       </c>