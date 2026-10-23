--- v1 (2026-09-01)
+++ v2 (2026-10-23)
@@ -46,51 +46,51 @@
   <si>
     <t>Мармит 2-х блюд паровой 1500 SHKOLNIK</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>01.09.2026</t>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 86 400 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>мармит 2-х блюд</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>870(1480)</t>
   </si>