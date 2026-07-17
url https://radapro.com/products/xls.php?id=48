--- v0 (2026-05-30)
+++ v1 (2026-07-17)
@@ -46,51 +46,51 @@
   <si>
     <t>Стол производственный СТППЧ-19/6-С</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>30.05.2026</t>
+    <t>17.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 22 270 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>универсальный</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>