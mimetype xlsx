--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -46,129 +46,129 @@
   <si>
     <t>Стол производственный СТППЧ-19/6-С</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.07.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 22 270 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>универсальный</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Оснащение</t>
   </si>
   <si>
     <t>полка</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>нержавеющая сталь</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
-    <t>AISI 430</t>
+    <t>aisi 430</t>
   </si>
   <si>
     <t>Материал столешницы</t>
   </si>
   <si>
     <t>Усиленная столешница</t>
   </si>
   <si>
     <t>Профиль ножек</t>
   </si>
   <si>
     <t>квадратная труба</t>
   </si>
   <si>
     <t>Максимальная равномерно распределенная нагрузка, кг</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
-    <t>СТППЧ-19/6-С</t>
+    <t>стппч-19/6-с</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>Rada</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Количество мест, шт.</t>
   </si>
   <si>
     <t>Размеры (д*ш*в), мм</t>
   </si>
   <si>
     <t>1915х615х120</t>
   </si>
   <si>
     <t>Вес, кг</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>