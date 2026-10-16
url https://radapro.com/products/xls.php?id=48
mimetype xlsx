--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Стол производственный СТППЧ-19/6-С</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 22 270 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>универсальный</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
@@ -352,51 +352,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1905000" cy="1905000"/>
+    <xdr:ext cx="1905000" cy="1428750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Стол производственный СТППЧ-19/6-С" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -825,51 +825,51 @@
         <v>2</v>
       </c>
       <c r="C12" s="4"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="1"/>
       <c r="B13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="5"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="1"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
     </row>
-    <row r="15" spans="1:6" customHeight="1" ht="160">
+    <row r="15" spans="1:6" customHeight="1" ht="120">
       <c r="A15" s="1"/>
       <c r="B15" s="2"/>
       <c r="C15" s="2"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="1"/>
       <c r="B16" s="2"/>
       <c r="C16" s="2"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="1"/>
       <c r="B17" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
     </row>