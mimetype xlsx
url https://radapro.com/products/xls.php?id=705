--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -46,51 +46,51 @@
   <si>
     <t>Ванна моечная сварная 3 емкости 1400х530х850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.05.2026</t>
+    <t>17.07.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 28 670 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>