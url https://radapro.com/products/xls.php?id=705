--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -46,123 +46,123 @@
   <si>
     <t>Ванна моечная сварная 3 емкости 1400х530х850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>17.07.2026</t>
+    <t>31.08.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 28 670 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>
   <si>
     <t>нерж. сталь</t>
   </si>
   <si>
     <t>Страна производства</t>
   </si>
   <si>
-    <t>Россия</t>
+    <t>россия</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
-    <t>ВМСВПЧ-3-14/5.3/8.5</t>
+    <t>вмсвпч-3-14/5.3/8.5</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
-    <t>Rada</t>
+    <t>rada</t>
   </si>
   <si>
     <t>Количество мест, шт.</t>
   </si>
   <si>
     <t>Установка</t>
   </si>
   <si>
     <t>напольная</t>
   </si>
   <si>
     <t>Разновидность</t>
   </si>
   <si>
     <t>открытая</t>
   </si>
   <si>
     <t>Тип мойки</t>
   </si>
   <si>
     <t>сварная</t>
   </si>
   <si>
     <t>Марка стали каркаса</t>
   </si>
   <si>
-    <t>AISI 430</t>
+    <t>aisi 430</t>
   </si>
   <si>
     <t>Материал ванна</t>
   </si>
   <si>
     <t>Марка стали емкости</t>
   </si>
   <si>
     <t>Количество емкостей, шт.</t>
   </si>
   <si>
     <t>Рабочая поверхность</t>
   </si>
   <si>
     <t>нет</t>
   </si>
   <si>
     <t>Размеры раковины (ш*г*в)</t>
   </si>
   <si>
     <t>430х430х300</t>
   </si>
   <si>
     <t>Производитель оставляет за собой право вносить изменения, принципиально не влияющие на эксплуатационные свойства оборудования, без предварительного уведомления.</t>
   </si>