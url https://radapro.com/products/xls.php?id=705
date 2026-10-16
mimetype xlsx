--- v2 (2026-08-31)
+++ v3 (2026-10-16)
@@ -46,51 +46,51 @@
   <si>
     <t>Ванна моечная сварная 3 емкости 1400х530х850</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>31.08.2026</t>
+    <t>16.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 28 670 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Длина, мм</t>
   </si>
   <si>
     <t>Ширина, мм</t>
   </si>
   <si>
     <t>Высота, мм</t>
   </si>
   <si>
     <t>Борт</t>
   </si>
   <si>
     <t>да</t>
   </si>
   <si>
     <t>Материал каркаса</t>
   </si>