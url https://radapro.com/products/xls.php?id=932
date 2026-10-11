--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -46,51 +46,51 @@
   <si>
     <t>Тележка-шпилька под гастроемкости</t>
   </si>
   <si>
     <t>АО "Полаир-Недвижимость"</t>
   </si>
   <si>
     <t>425000, Республика Марий Эл, г. Волжск,</t>
   </si>
   <si>
     <t>Количество</t>
   </si>
   <si>
     <t>ул. Промбаза, д. 1, помещение 6, этаж 1, литер-А3</t>
   </si>
   <si>
     <t>Согласование</t>
   </si>
   <si>
     <t>https://radapro.com</t>
   </si>
   <si>
     <t>Дата</t>
   </si>
   <si>
-    <t>24.08.2026</t>
+    <t>11.10.2026</t>
   </si>
   <si>
     <t>Рекомендованная розничная цена: 26 132 руб.</t>
   </si>
   <si>
     <t>Технические характеристики</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>тележка-шпилька</t>
   </si>
   <si>
     <t>Тип направляющих</t>
   </si>
   <si>
     <t>для гастроемкостей</t>
   </si>
   <si>
     <t>Количество уровней</t>
   </si>
   <si>
     <t>Тип колес</t>
   </si>